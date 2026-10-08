--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -102,51 +102,51 @@
   <si>
     <t>5028051</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>60029231</t>
   </si>
   <si>
     <t>0.495</t>
   </si>
   <si>
     <t>3/8" L=1410mm</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60029003</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
-    <t>3/8" L=610mm</t>
+    <t>3/8" L=700mm</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60029004</t>
   </si>
   <si>
     <t>3/8" L=1260mm</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>