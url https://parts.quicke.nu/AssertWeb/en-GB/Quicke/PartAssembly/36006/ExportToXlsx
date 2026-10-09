--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -522,51 +522,51 @@
   <si>
     <t>4501383</t>
   </si>
   <si>
     <t>Wet paint, Dynamic Blue (-75)</t>
   </si>
   <si>
     <t>4501385</t>
   </si>
   <si>
     <t>Spray paint, Dynamic Blue (-75)</t>
   </si>
   <si>
     <t>5046006</t>
   </si>
   <si>
     <t>Spray paint, Black/Grey</t>
   </si>
   <si>
     <t>5046105</t>
   </si>
   <si>
     <t>Wet paint, Black/Grey</t>
   </si>
   <si>
-    <t>1.1</t>
+    <t>1.100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -1483,51 +1483,51 @@
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>87</v>
+        <v>15</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>110</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>111</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>112</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>44</v>
       </c>
     </row>