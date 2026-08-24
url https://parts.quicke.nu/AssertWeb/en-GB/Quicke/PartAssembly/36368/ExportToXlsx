--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -39,51 +39,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5221919</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>5004947</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>MC6S M6x50</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
@@ -213,51 +213,51 @@
   <si>
     <t>3/8" (5044946)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>11902159</t>
   </si>
   <si>
     <t>Cable tie</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>4,5 x 200</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>60049421</t>
   </si>
   <si>
     <t>Holder kit</t>
   </si>