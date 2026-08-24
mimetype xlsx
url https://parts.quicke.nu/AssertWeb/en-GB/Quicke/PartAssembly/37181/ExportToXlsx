--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60046679</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
     <t>7.9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017007</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60046665</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>