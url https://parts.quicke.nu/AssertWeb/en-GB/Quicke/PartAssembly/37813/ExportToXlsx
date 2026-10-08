--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -90,51 +90,51 @@
   <si>
     <t>60050275</t>
   </si>
   <si>
     <t>Plate</t>
   </si>
   <si>
     <t>7.900</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60050235</t>
   </si>
   <si>
     <t>1.9</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Bolt kit</t>
   </si>
   <si>
-    <t>4.9</t>
+    <t>4.900</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5002215</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.195</t>
   </si>
   <si>
     <t>M6S M20 x 60 (10,9)</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013127</t>
   </si>