--- v0 (2026-03-03)
+++ v1 (2026-08-24)
@@ -42,51 +42,51 @@
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60048025</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017007</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
-    <t>.01</t>
+    <t>0.010</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60048045</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>