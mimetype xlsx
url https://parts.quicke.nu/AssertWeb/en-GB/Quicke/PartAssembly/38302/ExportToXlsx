--- v0 (2025-12-09)
+++ v1 (2026-05-26)
@@ -24,81 +24,81 @@
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>60117180</t>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>60048027</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
-    <t>5.700</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5017000</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>60048039</t>
   </si>
   <si>
     <t>Seal kit</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -138,75 +138,75 @@
     <col min="5" max="5" width="11.4540843963623" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="D2" s="0" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="E2" s="0" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="0" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D3" s="0" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E3" s="0" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="0" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>