--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="67" uniqueCount="67">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
@@ -163,50 +163,53 @@
     <t>5013931</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>.1</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5002169</t>
   </si>
   <si>
     <t>0.111</t>
   </si>
   <si>
     <t>M6S M16x55 (8.8)</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>5051198</t>
+  </si>
+  <si>
+    <t>0.100</t>
   </si>
   <si>
     <t>M16 BRB</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5011557</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>Loc-King M16</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5013104</t>
   </si>
   <si>
     <t>0.005</t>
   </si>
@@ -477,132 +480,132 @@
       </c>
       <c r="D11" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>27</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>