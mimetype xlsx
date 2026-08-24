--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -87,99 +87,99 @@
   <si>
     <t>Bearing box RH</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>60022562</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.6</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>60018355</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
   <si>
     <t>.3</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60021788</t>
   </si>
   <si>
     <t>0.300</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5050817</t>
   </si>
   <si>
     <t>Circlip</t>
   </si>
   <si>
     <t>0.002</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60030593</t>
   </si>
   <si>
     <t>Edge cover</t>
   </si>
   <si>
-    <t>.011</t>
+    <t>0.011</t>
   </si>
   <si>
     <t>5004057</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.036</t>
   </si>
   <si>
     <t>MC6S M8 x75 (8.8)</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
@@ -195,51 +195,51 @@
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>2.100</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5050830</t>
   </si>
   <si>
     <t>HCB 12x73 FZB</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5002121</t>
   </si>
   <si>
     <t>0.087</t>
   </si>
   <si>
     <t>M6S M12x80 (8,8)</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
@@ -572,51 +572,51 @@
       </c>
       <c r="E13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F13" s="0" t="s">
         <v>56</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>62</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>63</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>64</v>
       </c>
     </row>