--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -237,93 +237,93 @@
   <si>
     <t>BRB 6,4 x 12 x 1,5</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5004913</t>
   </si>
   <si>
     <t>0.006</t>
   </si>
   <si>
     <t>MC6S M6x20</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>60040300</t>
   </si>
   <si>
     <t>Spacer</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>60083259</t>
+  </si>
+  <si>
+    <t>0.100</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>5013104</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>13.5 x 24 x 2</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>4 PCS</t>
+  </si>
+  <si>
+    <t>5002403</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>31</t>
-[...28 lines deleted...]
-  <si>
     <t>M6S M4x8</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>5050106</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>4.3x9x0.8 BRB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -735,55 +735,55 @@
       </c>
       <c r="D20" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>91</v>
+        <v>77</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>92</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>