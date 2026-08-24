--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,95 +4,95 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="132">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t>Year To</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255722</t>
   </si>
   <si>
     <t>Silograb S+ 130</t>
   </si>
   <si>
-    <t>01/09/2020</t>
-[...2 lines deleted...]
-    <t>15/01/2026</t>
+    <t>9/1/2020</t>
+  </si>
+  <si>
+    <t>1/15/2026</t>
   </si>
   <si>
     <t>60051753</t>
   </si>
   <si>
     <t>Decal</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>Silograb S+</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>9010121</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
@@ -140,51 +140,51 @@
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5068111</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.084</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>11260312-22</t>
   </si>
   <si>
     <t>1.560</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60051486-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60019853</t>
   </si>
   <si>
     <t>Pin</t>
   </si>
@@ -303,53 +303,50 @@
     <t>0.283</t>
   </si>
   <si>
     <t>M14</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>60051805</t>
   </si>
   <si>
     <t>Hose</t>
-  </si>
-[...1 lines deleted...]
-    <t>1.500</t>
   </si>
   <si>
     <t>3/8" L=733 3/8G90LMC 3/8GRLM</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60051806</t>
   </si>
   <si>
     <t>1.900</t>
   </si>
   <si>
     <t>3/8" L=972 3/8G90LM 3/8GRLM</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5027454</t>
   </si>
   <si>
     <t>L-coupling</t>
   </si>
@@ -467,52 +464,52 @@
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:J31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="13.0101671218872" customWidth="1"/>
     <col min="4" max="4" width="14.7903003692627" customWidth="1"/>
     <col min="5" max="5" width="14.3872127532959" customWidth="1"/>
     <col min="6" max="6" width="152.243179321289" customWidth="1"/>
     <col min="7" max="7" width="11.4540843963623" customWidth="1"/>
     <col min="8" max="8" width="30.8084354400635" customWidth="1"/>
-    <col min="9" max="9" width="11.8295488357544" customWidth="1"/>
-    <col min="10" max="10" width="11.8295488357544" customWidth="1"/>
+    <col min="9" max="9" width="10.4166955947876" customWidth="1"/>
+    <col min="10" max="10" width="10.7358922958374" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="0" t="s">
@@ -899,197 +896,197 @@
       </c>
       <c r="C21" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>101</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G23" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="B25" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="G26" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>17</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>127</v>
-      </c>
-[...4 lines deleted...]
-        <v>128</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31">
       <c r="B31" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="G31" s="0" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>