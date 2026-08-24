--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,86 +4,86 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="78">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255520</t>
   </si>
   <si>
     <t>Multipurpose compact 170 (66") Euro</t>
   </si>
   <si>
-    <t>01/01/2019</t>
+    <t>1/1/2019</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60040981</t>
   </si>
   <si>
     <t>Grab head</t>
   </si>
   <si>
     <t>77.4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60045133</t>
   </si>
   <si>
     <t>Bucket</t>
   </si>
   <si>
     <t>78.6</t>
   </si>
@@ -114,87 +114,90 @@
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60026090</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>6.300</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5051649</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>5011553</t>
+  </si>
+  <si>
+    <t>Nut</t>
+  </si>
+  <si>
+    <t>0.010</t>
+  </si>
+  <si>
+    <t>M6M M8 Loc-king</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>5050817</t>
+  </si>
+  <si>
+    <t>Circlip</t>
+  </si>
+  <si>
+    <t>0.002</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>60041043</t>
+  </si>
+  <si>
+    <t>Decal</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...34 lines deleted...]
-    <t>Decal</t>
   </si>
   <si>
     <t>"170 MPC"</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5028211</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>.061</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5028163</t>
   </si>
   <si>
     <t>.078</t>
   </si>
@@ -295,51 +298,51 @@
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:G18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1"/>
     <col min="3" max="3" width="10.1619520187378" customWidth="1"/>
     <col min="4" max="4" width="34.5630836486816" customWidth="1"/>
     <col min="5" max="5" width="11.4540843963623" customWidth="1"/>
     <col min="6" max="6" width="29.9408740997314" customWidth="1"/>
-    <col min="7" max="7" width="11.8295488357544" customWidth="1"/>
+    <col min="7" max="7" width="10.4166955947876" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
@@ -491,163 +494,163 @@
       </c>
       <c r="C10" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>44</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>47</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>48</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>