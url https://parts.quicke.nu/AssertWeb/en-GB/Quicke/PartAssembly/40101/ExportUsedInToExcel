--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -9765,516 +9765,516 @@
     </row>
     <row r="823">
       <c r="A823" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B823" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C823" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B824" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C824" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="0" t="s">
-        <v>203</v>
+        <v>69</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>204</v>
+        <v>70</v>
       </c>
       <c r="C825" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="0" t="s">
-        <v>205</v>
+        <v>71</v>
       </c>
       <c r="B826" s="0" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="C826" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="0" t="s">
-        <v>207</v>
+        <v>73</v>
       </c>
       <c r="B827" s="0" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="0" t="s">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="B828" s="0" t="s">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="0" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="B829" s="0" t="s">
-        <v>70</v>
+        <v>172</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="B830" s="0" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="0" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="B831" s="0" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="0" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="B832" s="0" t="s">
-        <v>170</v>
+        <v>70</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="0" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="B833" s="0" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="0" t="s">
-        <v>173</v>
+        <v>78</v>
       </c>
       <c r="B834" s="0" t="s">
-        <v>174</v>
+        <v>74</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="0" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="C835" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C836" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="0" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C837" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="0" t="s">
-        <v>78</v>
+        <v>203</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="C838" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="0" t="s">
-        <v>79</v>
+        <v>205</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="C839" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="0" t="s">
-        <v>80</v>
+        <v>207</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="C840" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="0" t="s">
-        <v>82</v>
+        <v>209</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>83</v>
+        <v>210</v>
       </c>
       <c r="C841" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="0" t="s">
-        <v>211</v>
+        <v>84</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>212</v>
+        <v>85</v>
       </c>
       <c r="C842" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="0" t="s">
-        <v>213</v>
+        <v>86</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>214</v>
+        <v>87</v>
       </c>
       <c r="C843" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="0" t="s">
-        <v>215</v>
+        <v>88</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>216</v>
+        <v>89</v>
       </c>
       <c r="C844" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" s="0" t="s">
-        <v>217</v>
+        <v>177</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>218</v>
+        <v>178</v>
       </c>
       <c r="C845" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="0" t="s">
-        <v>219</v>
+        <v>179</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="C846" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" s="0" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="C847" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="0" t="s">
-        <v>84</v>
+        <v>183</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>85</v>
+        <v>184</v>
       </c>
       <c r="C848" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C849" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C850" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" s="0" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="B851" s="0" t="s">
-        <v>178</v>
+        <v>87</v>
       </c>
       <c r="C851" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" s="0" t="s">
-        <v>179</v>
+        <v>94</v>
       </c>
       <c r="B852" s="0" t="s">
-        <v>180</v>
+        <v>89</v>
       </c>
       <c r="C852" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" s="0" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="B853" s="0" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="C853" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" s="0" t="s">
-        <v>183</v>
+        <v>97</v>
       </c>
       <c r="B854" s="0" t="s">
-        <v>184</v>
+        <v>98</v>
       </c>
       <c r="C854" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="0" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B855" s="0" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="C855" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="0" t="s">
-        <v>91</v>
+        <v>211</v>
       </c>
       <c r="B856" s="0" t="s">
-        <v>92</v>
+        <v>212</v>
       </c>
       <c r="C856" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="0" t="s">
-        <v>93</v>
+        <v>213</v>
       </c>
       <c r="B857" s="0" t="s">
-        <v>87</v>
+        <v>214</v>
       </c>
       <c r="C857" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" s="0" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="B858" s="0" t="s">
-        <v>89</v>
+        <v>216</v>
       </c>
       <c r="C858" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" s="0" t="s">
-        <v>95</v>
+        <v>217</v>
       </c>
       <c r="B859" s="0" t="s">
-        <v>96</v>
+        <v>218</v>
       </c>
       <c r="C859" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" s="0" t="s">
-        <v>97</v>
+        <v>219</v>
       </c>
       <c r="B860" s="0" t="s">
-        <v>98</v>
+        <v>220</v>
       </c>
       <c r="C860" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" s="0" t="s">
-        <v>99</v>
+        <v>221</v>
       </c>
       <c r="B861" s="0" t="s">
-        <v>100</v>
+        <v>222</v>
       </c>
       <c r="C861" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" s="0" t="s">
-        <v>223</v>
+        <v>101</v>
       </c>
       <c r="B862" s="0" t="s">
-        <v>224</v>
+        <v>102</v>
       </c>
       <c r="C862" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" s="0" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="B863" s="0" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="C863" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B864" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C864" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" s="0" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="B865" s="0" t="s">
-        <v>186</v>
+        <v>105</v>
       </c>
       <c r="C865" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" s="0" t="s">
-        <v>103</v>
+        <v>223</v>
       </c>
       <c r="B866" s="0" t="s">
-        <v>102</v>
+        <v>224</v>
       </c>
       <c r="C866" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" s="0" t="s">
-        <v>104</v>
+        <v>225</v>
       </c>
       <c r="B867" s="0" t="s">
-        <v>105</v>
+        <v>226</v>
       </c>
       <c r="C867" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B868" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C868" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B869" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C869" s="0" t="s">
         <v>37</v>
@@ -10447,637 +10447,637 @@
     </row>
     <row r="885">
       <c r="A885" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B885" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C885" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B886" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C886" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" s="0" t="s">
-        <v>203</v>
+        <v>69</v>
       </c>
       <c r="B887" s="0" t="s">
-        <v>204</v>
+        <v>70</v>
       </c>
       <c r="C887" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" s="0" t="s">
-        <v>205</v>
+        <v>71</v>
       </c>
       <c r="B888" s="0" t="s">
-        <v>206</v>
+        <v>72</v>
       </c>
       <c r="C888" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" s="0" t="s">
-        <v>207</v>
+        <v>73</v>
       </c>
       <c r="B889" s="0" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="C889" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" s="0" t="s">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="B890" s="0" t="s">
-        <v>210</v>
+        <v>170</v>
       </c>
       <c r="C890" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" s="0" t="s">
-        <v>69</v>
+        <v>171</v>
       </c>
       <c r="B891" s="0" t="s">
-        <v>70</v>
+        <v>172</v>
       </c>
       <c r="C891" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" s="0" t="s">
-        <v>71</v>
+        <v>173</v>
       </c>
       <c r="B892" s="0" t="s">
-        <v>72</v>
+        <v>174</v>
       </c>
       <c r="C892" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" s="0" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="B893" s="0" t="s">
-        <v>74</v>
+        <v>176</v>
       </c>
       <c r="C893" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" s="0" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="B894" s="0" t="s">
-        <v>170</v>
+        <v>70</v>
       </c>
       <c r="C894" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" s="0" t="s">
-        <v>171</v>
+        <v>76</v>
       </c>
       <c r="B895" s="0" t="s">
-        <v>172</v>
+        <v>77</v>
       </c>
       <c r="C895" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" s="0" t="s">
-        <v>173</v>
+        <v>78</v>
       </c>
       <c r="B896" s="0" t="s">
-        <v>174</v>
+        <v>74</v>
       </c>
       <c r="C896" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" s="0" t="s">
-        <v>175</v>
+        <v>79</v>
       </c>
       <c r="B897" s="0" t="s">
-        <v>176</v>
+        <v>72</v>
       </c>
       <c r="C897" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" s="0" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="B898" s="0" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="C898" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" s="0" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="B899" s="0" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="C899" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" s="0" t="s">
-        <v>78</v>
+        <v>203</v>
       </c>
       <c r="B900" s="0" t="s">
-        <v>74</v>
+        <v>204</v>
       </c>
       <c r="C900" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" s="0" t="s">
-        <v>79</v>
+        <v>205</v>
       </c>
       <c r="B901" s="0" t="s">
-        <v>72</v>
+        <v>206</v>
       </c>
       <c r="C901" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" s="0" t="s">
-        <v>80</v>
+        <v>207</v>
       </c>
       <c r="B902" s="0" t="s">
-        <v>81</v>
+        <v>208</v>
       </c>
       <c r="C902" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" s="0" t="s">
-        <v>82</v>
+        <v>209</v>
       </c>
       <c r="B903" s="0" t="s">
-        <v>83</v>
+        <v>210</v>
       </c>
       <c r="C903" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" s="0" t="s">
-        <v>211</v>
+        <v>84</v>
       </c>
       <c r="B904" s="0" t="s">
-        <v>212</v>
+        <v>85</v>
       </c>
       <c r="C904" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" s="0" t="s">
-        <v>213</v>
+        <v>86</v>
       </c>
       <c r="B905" s="0" t="s">
-        <v>214</v>
+        <v>87</v>
       </c>
       <c r="C905" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" s="0" t="s">
-        <v>215</v>
+        <v>88</v>
       </c>
       <c r="B906" s="0" t="s">
-        <v>216</v>
+        <v>89</v>
       </c>
       <c r="C906" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" s="0" t="s">
-        <v>217</v>
+        <v>177</v>
       </c>
       <c r="B907" s="0" t="s">
-        <v>218</v>
+        <v>178</v>
       </c>
       <c r="C907" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" s="0" t="s">
-        <v>219</v>
+        <v>179</v>
       </c>
       <c r="B908" s="0" t="s">
-        <v>220</v>
+        <v>180</v>
       </c>
       <c r="C908" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" s="0" t="s">
-        <v>221</v>
+        <v>181</v>
       </c>
       <c r="B909" s="0" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="C909" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" s="0" t="s">
-        <v>84</v>
+        <v>183</v>
       </c>
       <c r="B910" s="0" t="s">
-        <v>85</v>
+        <v>184</v>
       </c>
       <c r="C910" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" s="0" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="B911" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="C911" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" s="0" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="B912" s="0" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C912" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" s="0" t="s">
-        <v>177</v>
+        <v>93</v>
       </c>
       <c r="B913" s="0" t="s">
-        <v>178</v>
+        <v>87</v>
       </c>
       <c r="C913" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" s="0" t="s">
-        <v>179</v>
+        <v>94</v>
       </c>
       <c r="B914" s="0" t="s">
-        <v>180</v>
+        <v>89</v>
       </c>
       <c r="C914" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" s="0" t="s">
-        <v>181</v>
+        <v>95</v>
       </c>
       <c r="B915" s="0" t="s">
-        <v>182</v>
+        <v>96</v>
       </c>
       <c r="C915" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" s="0" t="s">
-        <v>183</v>
+        <v>97</v>
       </c>
       <c r="B916" s="0" t="s">
-        <v>184</v>
+        <v>98</v>
       </c>
       <c r="C916" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" s="0" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="B917" s="0" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="C917" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" s="0" t="s">
-        <v>91</v>
+        <v>211</v>
       </c>
       <c r="B918" s="0" t="s">
-        <v>92</v>
+        <v>212</v>
       </c>
       <c r="C918" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" s="0" t="s">
-        <v>93</v>
+        <v>213</v>
       </c>
       <c r="B919" s="0" t="s">
-        <v>87</v>
+        <v>214</v>
       </c>
       <c r="C919" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" s="0" t="s">
-        <v>94</v>
+        <v>215</v>
       </c>
       <c r="B920" s="0" t="s">
-        <v>89</v>
+        <v>216</v>
       </c>
       <c r="C920" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" s="0" t="s">
-        <v>95</v>
+        <v>217</v>
       </c>
       <c r="B921" s="0" t="s">
-        <v>96</v>
+        <v>218</v>
       </c>
       <c r="C921" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" s="0" t="s">
-        <v>97</v>
+        <v>219</v>
       </c>
       <c r="B922" s="0" t="s">
-        <v>98</v>
+        <v>220</v>
       </c>
       <c r="C922" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" s="0" t="s">
-        <v>99</v>
+        <v>221</v>
       </c>
       <c r="B923" s="0" t="s">
-        <v>100</v>
+        <v>222</v>
       </c>
       <c r="C923" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" s="0" t="s">
-        <v>223</v>
+        <v>101</v>
       </c>
       <c r="B924" s="0" t="s">
-        <v>224</v>
+        <v>102</v>
       </c>
       <c r="C924" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" s="0" t="s">
-        <v>225</v>
+        <v>185</v>
       </c>
       <c r="B925" s="0" t="s">
-        <v>226</v>
+        <v>186</v>
       </c>
       <c r="C925" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B926" s="0" t="s">
         <v>102</v>
       </c>
       <c r="C926" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" s="0" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="B927" s="0" t="s">
-        <v>186</v>
+        <v>105</v>
       </c>
       <c r="C927" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" s="0" t="s">
-        <v>103</v>
+        <v>223</v>
       </c>
       <c r="B928" s="0" t="s">
-        <v>102</v>
+        <v>224</v>
       </c>
       <c r="C928" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" s="0" t="s">
-        <v>104</v>
+        <v>225</v>
       </c>
       <c r="B929" s="0" t="s">
-        <v>105</v>
+        <v>226</v>
       </c>
       <c r="C929" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" s="0" t="s">
-        <v>227</v>
+        <v>106</v>
       </c>
       <c r="B930" s="0" t="s">
-        <v>228</v>
+        <v>107</v>
       </c>
       <c r="C930" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" s="0" t="s">
-        <v>229</v>
+        <v>108</v>
       </c>
       <c r="B931" s="0" t="s">
-        <v>230</v>
+        <v>109</v>
       </c>
       <c r="C931" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" s="0" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="B932" s="0" t="s">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="C932" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" s="0" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="B933" s="0" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="C933" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B934" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C934" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" s="0" t="s">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="B935" s="0" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="C935" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" s="0" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B936" s="0" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
       <c r="C936" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B937" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C937" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B938" s="0" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="C938" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" s="0" t="s">
-        <v>115</v>
+        <v>227</v>
       </c>
       <c r="B939" s="0" t="s">
-        <v>109</v>
+        <v>228</v>
       </c>
       <c r="C939" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" s="0" t="s">
-        <v>116</v>
+        <v>229</v>
       </c>
       <c r="B940" s="0" t="s">
-        <v>117</v>
+        <v>230</v>
       </c>
       <c r="C940" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B941" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C941" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B942" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C942" s="0" t="s">
         <v>37</v>
@@ -11239,164 +11239,164 @@
     </row>
     <row r="957">
       <c r="A957" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B957" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C957" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" s="0" t="s">
         <v>160</v>
       </c>
       <c r="B958" s="0" t="s">
         <v>161</v>
       </c>
       <c r="C958" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" s="0" t="s">
-        <v>227</v>
+        <v>106</v>
       </c>
       <c r="B959" s="0" t="s">
-        <v>228</v>
+        <v>107</v>
       </c>
       <c r="C959" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" s="0" t="s">
-        <v>229</v>
+        <v>108</v>
       </c>
       <c r="B960" s="0" t="s">
-        <v>230</v>
+        <v>109</v>
       </c>
       <c r="C960" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" s="0" t="s">
-        <v>106</v>
+        <v>187</v>
       </c>
       <c r="B961" s="0" t="s">
-        <v>107</v>
+        <v>188</v>
       </c>
       <c r="C961" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="0" t="s">
-        <v>108</v>
+        <v>189</v>
       </c>
       <c r="B962" s="0" t="s">
-        <v>109</v>
+        <v>190</v>
       </c>
       <c r="C962" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="0" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="B963" s="0" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="C963" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="0" t="s">
-        <v>189</v>
+        <v>112</v>
       </c>
       <c r="B964" s="0" t="s">
-        <v>190</v>
+        <v>113</v>
       </c>
       <c r="C964" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="0" t="s">
-        <v>191</v>
+        <v>114</v>
       </c>
       <c r="B965" s="0" t="s">
-        <v>192</v>
+        <v>107</v>
       </c>
       <c r="C965" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="0" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B966" s="0" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="C966" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B967" s="0" t="s">
-        <v>107</v>
+        <v>117</v>
       </c>
       <c r="C967" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="0" t="s">
-        <v>115</v>
+        <v>227</v>
       </c>
       <c r="B968" s="0" t="s">
-        <v>109</v>
+        <v>228</v>
       </c>
       <c r="C968" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="0" t="s">
-        <v>116</v>
+        <v>229</v>
       </c>
       <c r="B969" s="0" t="s">
-        <v>117</v>
+        <v>230</v>
       </c>
       <c r="C969" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B970" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C970" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="0" t="s">
         <v>118</v>
       </c>
       <c r="B971" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C971" s="0" t="s">
         <v>37</v>