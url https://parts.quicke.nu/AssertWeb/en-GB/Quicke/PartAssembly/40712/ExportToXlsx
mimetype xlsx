--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -48,51 +48,51 @@
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>60045036</t>
   </si>
   <si>
     <t>Service suitcase – Ergodrive &amp; CDC</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>12155016</t>
   </si>
   <si>
     <t>Manual</t>
   </si>
   <si>
-    <t>.247</t>
+    <t>0.247</t>
   </si>
   <si>
     <t>CDC</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5020387</t>
   </si>
   <si>
     <t>Electr.Control Device</t>
   </si>
   <si>
     <t>Original parts from Alo with the best fit and high quality, extends the life of your front loader. Make it easy with the right part for Quicke or Trima loader</t>
   </si>
   <si>
     <t>.31</t>
   </si>
   <si>
     <t>incl. harness</t>
   </si>
   <si>
     <t>3</t>
   </si>