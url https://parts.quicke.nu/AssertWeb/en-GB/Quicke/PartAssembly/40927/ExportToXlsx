--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -45,51 +45,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255909</t>
   </si>
   <si>
     <t>Silograb M+ 170</t>
   </si>
   <si>
-    <t>18/12/2020</t>
+    <t>12/18/2020</t>
   </si>
   <si>
     <t>60054821-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>165.000</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5068109-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
@@ -280,51 +280,51 @@
   <si>
     <t>D30 L=20</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12706410-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>11120580</t>
   </si>
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.200</t>
   </si>