--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -45,51 +45,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255914</t>
   </si>
   <si>
     <t>Silograb M+ 230</t>
   </si>
   <si>
-    <t>18/12/2020</t>
+    <t>12/18/2020</t>
   </si>
   <si>
     <t>60054908-17</t>
   </si>
   <si>
     <t>Frame, without tines</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>197.400</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5068109-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
@@ -340,51 +340,51 @@
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60057131</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>3/8" L=1550 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>60057130</t>
   </si>
   <si>
     <t>0.510</t>
   </si>
   <si>
-    <t>3/8" L=1350 1/2GRLM 3/8G90LMC</t>
+    <t>3/8" L=1280 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5011553</t>
   </si>
   <si>
     <t>M6M M8 Loc-king</t>
   </si>
   <si>
     <t>23</t>
   </si>