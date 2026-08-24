--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -280,84 +280,84 @@
   <si>
     <t>D30 L=20</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12706410-1</t>
   </si>
   <si>
     <t>Cylinder</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>11120580</t>
   </si>
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>60057129</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>3.0</t>
+    <t>3.000</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60057131</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>3/8" L=1550 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>60057130</t>
   </si>
   <si>
     <t>0.510</t>
   </si>