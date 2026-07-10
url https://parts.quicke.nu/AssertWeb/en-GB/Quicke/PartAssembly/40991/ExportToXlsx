--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -320,51 +320,51 @@
   <si>
     <t>18</t>
   </si>
   <si>
     <t>60057131</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>3/8" L=1550 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>60057130</t>
   </si>
   <si>
     <t>0.510</t>
   </si>
   <si>
-    <t>3/8" L=1350 1/2GRLM 3/8G90LMC</t>
+    <t>3/8" L=1280 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>9010120</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>0</t>
   </si>