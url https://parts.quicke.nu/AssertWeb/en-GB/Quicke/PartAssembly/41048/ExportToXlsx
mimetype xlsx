--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -314,51 +314,51 @@
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>60057117</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>2.8</t>
+    <t>2.800</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>60057120</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.520</t>
   </si>
   <si>
     <t>3/8" L=1350 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60057119</t>
   </si>
   <si>
     <t>0.465</t>
   </si>