--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -317,78 +317,78 @@
   <si>
     <t>Adapter cpl.</t>
   </si>
   <si>
     <t>0.150</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5028031</t>
   </si>
   <si>
     <t>T-Adapter</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>60057129</t>
   </si>
   <si>
     <t>Hose kit</t>
   </si>
   <si>
-    <t>3.0</t>
+    <t>3.000</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>60057131</t>
   </si>
   <si>
     <t>Hose</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
   <si>
     <t>3/8" L=1550 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>60057130</t>
   </si>
   <si>
     <t>0.510</t>
   </si>
   <si>
-    <t>3/8" L=1350 1/2GRLM 3/8G90LMC</t>
+    <t>3/8" L=1280 1/2GRLM 3/8G90LMC</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>5016968</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9010120</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>0</t>
   </si>