--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -195,51 +195,51 @@
   <si>
     <t>0.185</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>10570068</t>
   </si>
   <si>
     <t>Pressure relief valve</t>
   </si>
   <si>
     <t>0.116</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>60001960</t>
   </si>
   <si>
     <t>Masterunit LCS L3</t>
   </si>
   <si>
-    <t>1.0</t>
+    <t>1.000</t>
   </si>
   <si>
     <t>Replaces 5101068</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>12166067</t>
   </si>
   <si>
     <t>Manual</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Service manual Electrodrive LCS Load sensing</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>12166053</t>
   </si>