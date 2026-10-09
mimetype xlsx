--- v1 (2026-08-24)
+++ v2 (2026-10-09)
@@ -268,93 +268,93 @@
   <si>
     <t>Check valve</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>5034117</t>
   </si>
   <si>
     <t>Check valve cpl.</t>
   </si>
   <si>
     <t>Kit, 6 pcs</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
-    <t>.9</t>
+    <t>0.900</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>4500381</t>
   </si>
   <si>
     <t>Crimp fitting</t>
   </si>
   <si>
     <t>0.088</t>
   </si>
   <si>
     <t>WEO 1/2"-1/2" Hose</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4500382</t>
   </si>
   <si>
     <t>.076</t>
   </si>
   <si>
     <t>WEO 1/2"-3/8" Hose</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
-    <t>.087</t>
+    <t>0.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>4500380</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>WEO 3/8"-3/8" Hose</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4500379</t>
   </si>
   <si>
     <t>0.043</t>
   </si>