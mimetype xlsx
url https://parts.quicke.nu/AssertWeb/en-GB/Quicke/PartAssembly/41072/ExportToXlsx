--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -286,99 +286,99 @@
   <si>
     <t>9031325</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>.9</t>
   </si>
   <si>
     <t>1/2"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>4500381</t>
   </si>
   <si>
     <t>Crimp fitting</t>
   </si>
   <si>
-    <t>.088</t>
+    <t>0.088</t>
   </si>
   <si>
     <t>WEO 1/2"-1/2" Hose</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4500382</t>
   </si>
   <si>
     <t>.076</t>
   </si>
   <si>
     <t>WEO 1/2"-3/8" Hose</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>9031324</t>
   </si>
   <si>
     <t>.087</t>
   </si>
   <si>
     <t>3/8"</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>4500380</t>
   </si>
   <si>
     <t>0.062</t>
   </si>
   <si>
     <t>WEO 3/8"-3/8" Hose</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>4500379</t>
   </si>
   <si>
-    <t>.043</t>
+    <t>0.043</t>
   </si>
   <si>
     <t>WEO 1/4"-1/4" Hose</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5028010</t>
   </si>
   <si>
     <t>Assembly stop</t>
   </si>
   <si>
     <t>0.016</t>
   </si>
   <si>
     <t>1/2" 10 pcs/bag</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5028009</t>
   </si>