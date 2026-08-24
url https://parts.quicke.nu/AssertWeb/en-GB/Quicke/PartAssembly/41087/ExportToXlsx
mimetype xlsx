--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -45,51 +45,51 @@
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>11255929</t>
   </si>
   <si>
     <t>Manure Fork M+ 150</t>
   </si>
   <si>
-    <t>18/12/2020</t>
+    <t>12/18/2020</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5068109-17</t>
   </si>
   <si>
     <t>Tine with nut</t>
   </si>
   <si>
     <t>Black Texture</t>
   </si>
   <si>
     <t>Quicke Q-tines help you in your daily work by providing the optimal interaction between the implement and the material.
  Length: 820 mm
  Thread: M20x1.5</t>
   </si>
   <si>
     <t>4.280</t>
   </si>
   <si>
     <t>L=820mm (replaces 5068101)</t>
   </si>
   <si>
@@ -110,51 +110,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>9010121</t>
   </si>
   <si>
     <t>Sleeve</t>
   </si>
   <si>
     <t>1.255</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>11260256-22</t>
   </si>
   <si>
     <t>Side tine</t>
   </si>
   <si>
     <t>Quicke Orange</t>
   </si>
   <si>
-    <t>1.5</t>
+    <t>1.500</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5002127</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.061</t>
   </si>
   <si>
     <t>M6S M14 x 35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5013107</t>
   </si>
   <si>
     <t>Washer</t>
   </si>