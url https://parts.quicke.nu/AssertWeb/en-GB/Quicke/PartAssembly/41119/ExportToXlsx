--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -30,51 +30,51 @@
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>60057791</t>
   </si>
   <si>
     <t>Piston rod cpl.</t>
   </si>
   <si>
-    <t>4.9</t>
+    <t>4.900</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>60048040</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>