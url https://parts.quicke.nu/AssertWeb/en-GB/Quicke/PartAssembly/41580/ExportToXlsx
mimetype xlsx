--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -4,326 +4,329 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="93" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="94">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>59021030</t>
   </si>
   <si>
     <t>Dust Cover</t>
   </si>
   <si>
+    <t>0.019</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>59021031</t>
+  </si>
+  <si>
+    <t>0.020</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>59021024</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>.04</t>
+  </si>
+  <si>
+    <t>59021040</t>
+  </si>
+  <si>
+    <t>Coupling</t>
+  </si>
+  <si>
+    <t>.2</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>59021044</t>
+  </si>
+  <si>
+    <t>Seal kit</t>
+  </si>
+  <si>
+    <t>0.010</t>
+  </si>
+  <si>
+    <t>for coupling/adaptor (supplied in bags of 10)</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>59021010</t>
+  </si>
+  <si>
+    <t>Cover plate</t>
+  </si>
+  <si>
+    <t>.4</t>
+  </si>
+  <si>
+    <t>4 ports</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>59030499</t>
+  </si>
+  <si>
+    <t>Cable attachment kit</t>
+  </si>
+  <si>
+    <t>0.100</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>59021025</t>
+  </si>
+  <si>
+    <t>Connector Support</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>5034344</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>16 x 34 x 4</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1 PCS</t>
+  </si>
+  <si>
+    <t>59018002</t>
+  </si>
+  <si>
+    <t>Cartridge valve</t>
+  </si>
+  <si>
+    <t>0.060</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>59018003</t>
+  </si>
+  <si>
+    <t>Shuttle valve</t>
+  </si>
+  <si>
+    <t>0.030</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>5034349</t>
+  </si>
+  <si>
+    <t>O-ring</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5027485</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>9/16" UNF JIC - R1/4"K</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5034355</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>5013856</t>
+  </si>
+  <si>
+    <t>.003</t>
+  </si>
+  <si>
+    <t>Tredo 1/4"</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>59018100</t>
+  </si>
+  <si>
     <t>0.000</t>
-  </si>
-[...241 lines deleted...]
-    <t>59018100</t>
   </si>
   <si>
     <t>for valve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -763,35 +766,35 @@
       </c>
       <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>88</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>