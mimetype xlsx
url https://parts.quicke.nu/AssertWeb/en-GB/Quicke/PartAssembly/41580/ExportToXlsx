--- v1 (2026-05-26)
+++ v2 (2026-08-24)
@@ -168,165 +168,165 @@
   <si>
     <t>0.060</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>59018003</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5027485</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>9/16" UNF JIC - R1/4"K</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5034355</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>15,88 x 2,62</t>
-[...91 lines deleted...]
-  <si>
     <t>23</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>59018100</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>for valve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -729,72 +729,72 @@
       </c>
       <c r="C20" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>54</v>
+        <v>86</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>