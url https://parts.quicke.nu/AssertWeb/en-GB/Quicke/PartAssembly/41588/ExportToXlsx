--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -111,159 +111,159 @@
   <si>
     <t>10550061</t>
   </si>
   <si>
     <t>Pressure Carry Over Adaptor</t>
   </si>
   <si>
     <t>.14</t>
   </si>
   <si>
     <t>1 1/16" JIC</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5045153</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>0.050</t>
+  </si>
+  <si>
+    <t>1/2" BSP (P1)</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5034355</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>15,88 x 2,62</t>
-[...94 lines deleted...]
-  <si>
     <t>23</t>
   </si>
   <si>
     <t>59018100</t>
   </si>
   <si>
     <t>Seal kit</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>for valve</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>59021044</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>for coupling/adaptor (supplied in bags of 10)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
@@ -579,72 +579,72 @@
       </c>
       <c r="C14" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>35</v>
+        <v>68</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>75</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>