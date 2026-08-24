--- v0 (2026-04-05)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>59021024</t>
   </si>
   <si>
@@ -213,150 +213,153 @@
   <si>
     <t>15</t>
   </si>
   <si>
     <t>10550061</t>
   </si>
   <si>
     <t>Pressure Carry Over Adaptor</t>
   </si>
   <si>
     <t>.14</t>
   </si>
   <si>
     <t>1 1/16" JIC</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5045153</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>0.050</t>
+  </si>
+  <si>
+    <t>1/2" BSP (P1)</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>5034355</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.085</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...97 lines deleted...]
-    <t>5034357</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>59018200</t>
   </si>
   <si>
     <t>Seal kit</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>for valve</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>59021044</t>
   </si>
   <si>
     <t>for coupling/adaptor (supplied in bags of 10)</t>
   </si>
@@ -848,72 +851,72 @@
       </c>
       <c r="C24" s="0" t="s">
         <v>98</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>99</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>69</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>