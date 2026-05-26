--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -612,57 +612,57 @@
   <si>
     <t>340381-019</t>
   </si>
   <si>
     <t>340411-019</t>
   </si>
   <si>
     <t>340391-019</t>
   </si>
   <si>
     <t>310002-019</t>
   </si>
   <si>
     <t>310003-019</t>
   </si>
   <si>
     <t>310004-019</t>
   </si>
   <si>
     <t>310006-019</t>
   </si>
   <si>
     <t>340415-019</t>
   </si>
   <si>
+    <t>Conversion kits LCS to QCS valve</t>
+  </si>
+  <si>
     <t>Welcome to Quicke Parts</t>
   </si>
   <si>
     <t xml:space="preserve">Open Centre/ </t>
-  </si>
-[...1 lines deleted...]
-    <t>Conversion kits LCS to QCS valve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -2861,40 +2861,40 @@
         <v>200</v>
       </c>
       <c r="B197" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C197" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B198" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C198" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="199">
       <c r="B199" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>203</v>
+        <v>5</v>
       </c>
     </row>
     <row r="200">
       <c r="B200" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="C200" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>