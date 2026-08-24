--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -159,93 +159,93 @@
   <si>
     <t>200 bar</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>59018003</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15,88 x 2,62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>59018105</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018004</t>
   </si>
   <si>
     <t>Spool control</t>
   </si>
   <si>
     <t>0.200</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5034353</t>
   </si>