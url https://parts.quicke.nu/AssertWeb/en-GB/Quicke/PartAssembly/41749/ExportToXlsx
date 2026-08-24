--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -120,51 +120,51 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5044976</t>
   </si>
   <si>
     <t>Coupling</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>3/8" (5044946)</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>59050123</t>
   </si>
   <si>
     <t>Electr. Cable</t>
   </si>