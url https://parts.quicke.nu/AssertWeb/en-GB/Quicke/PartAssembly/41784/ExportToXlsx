--- v0 (2026-04-05)
+++ v1 (2026-05-26)
@@ -159,51 +159,51 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5050918</t>
   </si>
   <si>
     <t>Connector</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>Deutsch DT 12 pin female</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221880</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.021</t>
+    <t>0.021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5004030</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>MC6S M6 x 45</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>