--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -102,51 +102,51 @@
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>59020490</t>
   </si>
   <si>
     <t>QC4 Mobile</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
     <t>59050123</t>
   </si>
@@ -156,51 +156,51 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5050918</t>
   </si>
   <si>
     <t>Connector</t>
   </si>
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>Deutsch DT 12 pin female</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221919</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5004947</t>
   </si>
   <si>
     <t>MC6S M6x50</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>M6 FZB</t>
   </si>