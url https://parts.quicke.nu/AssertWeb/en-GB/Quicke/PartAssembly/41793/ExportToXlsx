--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -90,78 +90,78 @@
   <si>
     <t>0.005</t>
   </si>
   <si>
     <t>Tredo 1/2"</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>59020490</t>
   </si>
   <si>
     <t>QC4 Mobile</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5221966</t>
   </si>
   <si>
     <t>Hose guide</t>
   </si>
   <si>
-    <t>.13</t>
+    <t>0.130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>5051949</t>
   </si>
   <si>
     <t>Hose cover</t>
   </si>
   <si>
     <t>0.100</t>
   </si>
   <si>
     <t>L=850</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5221919</t>
   </si>
   <si>
     <t>Hose clamp</t>
   </si>
   <si>
-    <t>.027</t>
+    <t>0.027</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5004947</t>
   </si>
   <si>
     <t>MC6S M6x50</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>20708137</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.003</t>
   </si>
   <si>
     <t>M6 FZB</t>
   </si>