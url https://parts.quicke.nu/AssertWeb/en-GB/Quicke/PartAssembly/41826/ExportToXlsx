--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -171,198 +171,198 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018013</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>59018105</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>0.013</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>59018006</t>
+  </si>
+  <si>
+    <t>Shunt OC cpl.</t>
+  </si>
+  <si>
+    <t>0.300</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5045151</t>
+  </si>
+  <si>
+    <t>BSP 1/4"</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>59018014</t>
+  </si>
+  <si>
+    <t>Orifice</t>
+  </si>
+  <si>
+    <t>0.660</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5028242</t>
+  </si>
+  <si>
+    <t>.008</t>
+  </si>
+  <si>
+    <t>G1/8"</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>59018004</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.200</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...145 lines deleted...]
-    <t>5034357</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5034355</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>59040300</t>
   </si>
   <si>
     <t>Actuator</t>
   </si>
   <si>
     <t>0.900</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -777,196 +777,196 @@
       </c>
       <c r="C17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D19" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="E19" s="0" t="s">
+      <c r="F19" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>59</v>
       </c>
       <c r="E20" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F20" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>89</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>90</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>98</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="D24" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>112</v>