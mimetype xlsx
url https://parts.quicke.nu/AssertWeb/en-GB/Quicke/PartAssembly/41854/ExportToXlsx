--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -117,195 +117,195 @@
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018013</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>59018105</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>0.013</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>59018006</t>
+  </si>
+  <si>
+    <t>Shunt OC cpl.</t>
+  </si>
+  <si>
+    <t>0.300</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5045151</t>
+  </si>
+  <si>
+    <t>BSP 1/4"</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>59018014</t>
+  </si>
+  <si>
+    <t>Orifice</t>
+  </si>
+  <si>
+    <t>0.660</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5028242</t>
+  </si>
+  <si>
+    <t>.008</t>
+  </si>
+  <si>
+    <t>G1/8"</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>59018004</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.200</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
-  </si>
-[...142 lines deleted...]
-    <t>5034357</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5034355</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>59040300</t>
   </si>
   <si>
     <t>Actuator</t>
   </si>
   <si>
     <t>0.900</t>
   </si>
   <si>
     <t>29</t>
   </si>
@@ -630,196 +630,196 @@
       </c>
       <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>57</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="D13" s="0" t="s">
+      <c r="E13" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="E13" s="0" t="s">
+      <c r="F13" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>41</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="E15" s="0" t="s">
+      <c r="F15" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>93</v>