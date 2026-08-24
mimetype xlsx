--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -192,231 +192,231 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018003</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
+    <t>0.000</t>
+  </si>
+  <si>
+    <t>15,88 x 2,62</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>5028081</t>
+  </si>
+  <si>
+    <t>Plug</t>
+  </si>
+  <si>
+    <t>.075</t>
+  </si>
+  <si>
+    <t>R 3/4"</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>5027463</t>
+  </si>
+  <si>
+    <t>Adaptor</t>
+  </si>
+  <si>
+    <t>0.130</t>
+  </si>
+  <si>
+    <t>3/4" BSP-1 1/16" JIC</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>5013854</t>
+  </si>
+  <si>
+    <t>Dowty washer</t>
+  </si>
+  <si>
+    <t>0.005</t>
+  </si>
+  <si>
+    <t>Tredo 3/4"</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>59018010</t>
+  </si>
+  <si>
+    <t>Heat flow regulator</t>
+  </si>
+  <si>
+    <t>0.350</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>5027485</t>
+  </si>
+  <si>
+    <t>9/16" UNF JIC - R1/4"K</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>59018014</t>
+  </si>
+  <si>
+    <t>Orifice</t>
+  </si>
+  <si>
+    <t>0.660</t>
+  </si>
+  <si>
+    <t>M6</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>5028242</t>
+  </si>
+  <si>
+    <t>.008</t>
+  </si>
+  <si>
+    <t>G1/8"</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>521688</t>
+  </si>
+  <si>
+    <t>Check valve</t>
+  </si>
+  <si>
+    <t>0.032</t>
+  </si>
+  <si>
+    <t>XKIT 010000</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>59018004</t>
+  </si>
+  <si>
+    <t>Spool control</t>
+  </si>
+  <si>
+    <t>0.200</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>5034353</t>
+  </si>
+  <si>
+    <t>Cap</t>
+  </si>
+  <si>
+    <t>0.192</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>5034352</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>5034357</t>
+  </si>
+  <si>
     <t>0</t>
   </si>
   <si>
-    <t>15,88 x 2,62</t>
-[...145 lines deleted...]
-  <si>
     <t>27</t>
   </si>
   <si>
     <t>5034355</t>
   </si>
   <si>
     <t>0.085</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5034344</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>16 x 34 x 4</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5013856</t>
-  </si>
-[...1 lines deleted...]
-    <t>.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>59040300</t>
   </si>
   <si>
     <t>Actuator</t>
   </si>
   <si>
     <t>0.900</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>59018009</t>
   </si>
   <si>
     <t>Seal</t>
   </si>
@@ -993,105 +993,105 @@
       </c>
       <c r="C26" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>102</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>122</v>
+        <v>22</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>128</v>