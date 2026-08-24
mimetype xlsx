--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="126">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="125" uniqueCount="125">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
@@ -162,117 +162,114 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018013</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15,88 x 2,62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>59018105</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59018006</t>
   </si>
   <si>
     <t>Shunt OC cpl.</t>
   </si>
   <si>
     <t>0.300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5045151</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>BSP 1/4"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>59018014</t>
   </si>
   <si>
     <t>Orifice</t>
   </si>
   <si>
     <t>0.660</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5028242</t>
   </si>
@@ -754,257 +751,257 @@
       </c>
       <c r="C16" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E17" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
         <v>78</v>
       </c>
-      <c r="E18" s="0" t="s">
+      <c r="F18" s="0" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="0" t="s">
         <v>91</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>103</v>
       </c>
-      <c r="D24" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="0" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B25" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="B25" s="0" t="s">
+      <c r="C25" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
         <v>107</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>14</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C27" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D27" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="D28" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="0" t="s">
+      <c r="F28" s="0" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="F29" s="0" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>