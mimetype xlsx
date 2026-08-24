--- v0 (2026-05-21)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="111" uniqueCount="111">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>6 PCS</t>
   </si>
   <si>
@@ -105,114 +105,111 @@
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018013</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.029</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15,88 x 2,62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>59018105</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>0.013</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59018006</t>
   </si>
   <si>
     <t>Shunt OC cpl.</t>
   </si>
   <si>
     <t>0.300</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5045151</t>
-  </si>
-[...1 lines deleted...]
-    <t>0.000</t>
   </si>
   <si>
     <t>BSP 1/4"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>59018014</t>
   </si>
   <si>
     <t>Orifice</t>
   </si>
   <si>
     <t>0.660</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5028242</t>
   </si>
@@ -607,277 +604,277 @@
       </c>
       <c r="C10" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>53</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="D12" s="0" t="s">
+      <c r="E12" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="D14" s="0" t="s">
         <v>66</v>
       </c>
-      <c r="D14" s="0" t="s">
+      <c r="E14" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E14" s="0" t="s">
+      <c r="F14" s="0" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="B16" s="0" t="s">
+      <c r="C16" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="E16" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="D17" s="0" t="s">
+      <c r="E17" s="0" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="D18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" s="0" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="B19" s="0" t="s">
+      <c r="C19" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
         <v>88</v>
       </c>
-      <c r="D19" s="0" t="s">
+      <c r="E19" s="0" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="E22" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D22" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D23" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>106</v>
       </c>
-      <c r="E23" s="0" t="s">
+      <c r="F23" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>110</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>