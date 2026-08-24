--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -159,117 +159,117 @@
   <si>
     <t>9/16" UNF JIC - R1/4"K</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018003</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15,88 x 2,62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5028081</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.075</t>
   </si>
   <si>
     <t>R 3/4"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59018010</t>
   </si>
   <si>
     <t>Heat flow regulator</t>
   </si>
   <si>
     <t>0.350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5013856</t>
   </si>
   <si>
-    <t>.003</t>
+    <t>0.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>59018014</t>
   </si>
   <si>
     <t>Orifice</t>
   </si>
   <si>
     <t>0.660</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5028242</t>
   </si>