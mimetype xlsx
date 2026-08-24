--- v0 (2026-05-27)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="147">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>1 PCS</t>
   </si>
   <si>
@@ -183,120 +183,117 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>59018003</t>
   </si>
   <si>
     <t>Shuttle valve</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>5034349</t>
   </si>
   <si>
     <t>O-ring</t>
   </si>
   <si>
-    <t>0</t>
+    <t>0.000</t>
   </si>
   <si>
     <t>15,88 x 2,62</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5028081</t>
   </si>
   <si>
     <t>Plug</t>
   </si>
   <si>
     <t>.075</t>
   </si>
   <si>
     <t>R 3/4"</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>5027463</t>
   </si>
   <si>
     <t>Adaptor</t>
   </si>
   <si>
     <t>0.130</t>
   </si>
   <si>
     <t>3/4" BSP-1 1/16" JIC</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>5013854</t>
   </si>
   <si>
     <t>Dowty washer</t>
   </si>
   <si>
-    <t>.005</t>
+    <t>0.005</t>
   </si>
   <si>
     <t>Tredo 3/4"</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>59018010</t>
   </si>
   <si>
     <t>Heat flow regulator</t>
   </si>
   <si>
     <t>0.350</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>5013856</t>
-  </si>
-[...1 lines deleted...]
-    <t>.003</t>
   </si>
   <si>
     <t>Tredo 1/4"</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>59018014</t>
   </si>
   <si>
     <t>Orifice</t>
   </si>
   <si>
     <t>0.660</t>
   </si>
   <si>
     <t>M6</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5028242</t>
   </si>
@@ -845,317 +842,317 @@
       </c>
       <c r="C18" s="0" t="s">
         <v>77</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>78</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E19" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F19" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="D20" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="D20" s="0" t="s">
+      <c r="E20" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="E20" s="0" t="s">
+      <c r="F20" s="0" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E21" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="E22" s="0" t="s">
+      <c r="F22" s="0" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="C23" s="0" t="s">
         <v>100</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>105</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C25" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="D25" s="0" t="s">
         <v>109</v>
       </c>
-      <c r="D25" s="0" t="s">
+      <c r="E25" s="0" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>52</v>
       </c>
       <c r="C26" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" s="0" t="s">
         <v>113</v>
       </c>
-      <c r="D26" s="0" t="s">
+      <c r="E26" s="0" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B27" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="0" t="s">
+      <c r="D27" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="D27" s="0" t="s">
+      <c r="E27" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="E27" s="0" t="s">
+      <c r="F27" s="0" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>68</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>55</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="B29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="0" t="s">
+      <c r="D29" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D29" s="0" t="s">
+      <c r="E29" s="0" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C30" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B30" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="0" t="s">
+      <c r="D30" s="0" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="D31" s="0" t="s">
         <v>132</v>
       </c>
-      <c r="D31" s="0" t="s">
+      <c r="E31" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E31" s="0" t="s">
+      <c r="F31" s="0" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E32" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="D32" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E32" s="0" t="s">
+      <c r="F32" s="0" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="D33" s="0" t="s">
+      <c r="E33" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E33" s="0" t="s">
+      <c r="F33" s="0" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>