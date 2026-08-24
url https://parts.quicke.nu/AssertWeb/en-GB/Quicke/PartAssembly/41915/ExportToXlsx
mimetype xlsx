--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -87,51 +87,51 @@
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5016665</t>
   </si>
   <si>
     <t>0.021</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60055530</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>6.5</t>
+    <t>6.500</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5018515</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>D30 L=20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013853</t>
   </si>