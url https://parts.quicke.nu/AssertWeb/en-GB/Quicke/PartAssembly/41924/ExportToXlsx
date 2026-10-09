--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -141,51 +141,51 @@
   <si>
     <t>D80</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60055893</t>
   </si>
   <si>
     <t>Rear rod</t>
   </si>
   <si>
     <t>3.700</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60055880</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>6.6</t>
+    <t>6.600</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5018514</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>D35 L=20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5018515</t>
   </si>