--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -138,51 +138,51 @@
   <si>
     <t>1.600</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60055893</t>
   </si>
   <si>
     <t>Rear rod</t>
   </si>
   <si>
     <t>3.700</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60055880</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>6.6</t>
+    <t>6.600</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>5018514</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.030</t>
   </si>
   <si>
     <t>D35 L=20</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5018515</t>
   </si>