--- v0 (2026-05-26)
+++ v1 (2026-10-09)
@@ -90,51 +90,51 @@
   <si>
     <t>0.010</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5016668</t>
   </si>
   <si>
     <t>Retaining ring</t>
   </si>
   <si>
     <t>0.018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60055530</t>
   </si>
   <si>
     <t>Piston rod</t>
   </si>
   <si>
-    <t>6.5</t>
+    <t>6.500</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5018515</t>
   </si>
   <si>
     <t>Bushing</t>
   </si>
   <si>
     <t>Prevent unnecessary wear on the joints of the front loader with bushings from Alo. Look for the Q logo to know that you are buying the original bushings for Quicke / Trima.</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>D30 L=20</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5013853</t>
   </si>