--- v1 (2026-08-24)
+++ v2 (2026-10-08)
@@ -81,51 +81,51 @@
   <si>
     <t>3</t>
   </si>
   <si>
     <t>5002114</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.095</t>
   </si>
   <si>
     <t>M6S 12x100</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5021955</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
-    <t>.077</t>
+    <t>0.077</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
     <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5011555</t>
   </si>
   <si>
     <t>Nut</t>
   </si>