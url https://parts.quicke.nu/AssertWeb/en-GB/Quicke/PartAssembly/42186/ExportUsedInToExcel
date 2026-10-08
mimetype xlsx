--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -318,57 +318,57 @@
   <si>
     <t>418446</t>
   </si>
   <si>
     <t>V21MN</t>
   </si>
   <si>
     <t>418456</t>
   </si>
   <si>
     <t>V22LN</t>
   </si>
   <si>
     <t>403456</t>
   </si>
   <si>
     <t>V5S</t>
   </si>
   <si>
     <t xml:space="preserve">3rd service/ </t>
   </si>
   <si>
     <t xml:space="preserve">3rd and 4th service kits/ </t>
   </si>
   <si>
+    <t xml:space="preserve">3rd service: other tool carriers/ </t>
+  </si>
+  <si>
     <t xml:space="preserve">3rd service, Euro/ </t>
   </si>
   <si>
     <t xml:space="preserve">Hydraulics/ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">3rd service: other tool carriers/ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -2707,354 +2707,354 @@
     </row>
     <row r="210">
       <c r="A210" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B210" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C210" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C211" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="0" t="s">
-        <v>96</v>
+        <v>80</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>97</v>
+        <v>81</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="0" t="s">
-        <v>98</v>
+        <v>82</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>99</v>
+        <v>83</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="0" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="0" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="0" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="0" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="0" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="0" t="s">
-        <v>100</v>
+        <v>84</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="0" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="0" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="0" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="0" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="0" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B231" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B232" s="0" t="s">
         <v>81</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B233" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B234" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="0" t="s">
         <v>86</v>
       </c>
       <c r="B235" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="0" t="s">
         <v>88</v>
       </c>
       <c r="B236" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="0" t="s">
         <v>100</v>
       </c>
       <c r="B239" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="240">
       <c r="C240" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="241">
       <c r="C241" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="242">
       <c r="C242" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="243">
       <c r="C243" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="244">
       <c r="C244" s="0" t="s">
         <v>5</v>