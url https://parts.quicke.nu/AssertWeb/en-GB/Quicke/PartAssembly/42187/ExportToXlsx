--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -39,51 +39,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>Year From</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4501186</t>
   </si>
   <si>
     <t>CVU 3rd service</t>
   </si>
   <si>
-    <t>14/12/2020</t>
+    <t>12/14/2020</t>
   </si>
   <si>
     <t>60057024</t>
   </si>
   <si>
     <t>Bracket</t>
   </si>
   <si>
     <t>0.700</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>5002060</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>0.011</t>
   </si>
   <si>
     <t>M6S M8x12 (8,8)</t>
   </si>