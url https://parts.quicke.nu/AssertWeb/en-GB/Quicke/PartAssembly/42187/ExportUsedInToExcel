--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -81,153 +81,153 @@
   <si>
     <t>X2S</t>
   </si>
   <si>
     <t>210136</t>
   </si>
   <si>
     <t>X3S</t>
   </si>
   <si>
     <t>210146</t>
   </si>
   <si>
     <t>X4S</t>
   </si>
   <si>
     <t>210156</t>
   </si>
   <si>
     <t>X5S</t>
   </si>
   <si>
     <t>201116</t>
   </si>
   <si>
+    <t>201146</t>
+  </si>
+  <si>
+    <t>201156</t>
+  </si>
+  <si>
+    <t>XQ26P1</t>
+  </si>
+  <si>
+    <t>XQ16P1</t>
+  </si>
+  <si>
+    <t>XQ36P1</t>
+  </si>
+  <si>
+    <t>XQ46P1</t>
+  </si>
+  <si>
+    <t>XQ56P1</t>
+  </si>
+  <si>
     <t>201126</t>
   </si>
   <si>
     <t>201136</t>
   </si>
   <si>
-    <t>201146</t>
-[...19 lines deleted...]
-  <si>
     <t>XT41N1</t>
   </si>
   <si>
     <t>X41</t>
   </si>
   <si>
     <t>210141</t>
   </si>
   <si>
     <t>X4</t>
   </si>
   <si>
     <t>XT31N1</t>
   </si>
   <si>
     <t>X31</t>
   </si>
   <si>
     <t>210131</t>
   </si>
   <si>
     <t>X3</t>
   </si>
   <si>
     <t>210151</t>
   </si>
   <si>
     <t>X5</t>
   </si>
   <si>
     <t>XT51N1</t>
   </si>
   <si>
     <t>X51</t>
   </si>
   <si>
     <t>201111</t>
   </si>
   <si>
     <t>X1</t>
   </si>
   <si>
+    <t>201141</t>
+  </si>
+  <si>
+    <t>201151</t>
+  </si>
+  <si>
+    <t>XT21N1</t>
+  </si>
+  <si>
+    <t>X21</t>
+  </si>
+  <si>
+    <t>210121</t>
+  </si>
+  <si>
+    <t>X2</t>
+  </si>
+  <si>
+    <t>XQ31N1</t>
+  </si>
+  <si>
+    <t>XQ21N1</t>
+  </si>
+  <si>
+    <t>XQ41N1</t>
+  </si>
+  <si>
+    <t>XQ51N1</t>
+  </si>
+  <si>
+    <t>201121</t>
+  </si>
+  <si>
     <t>201131</t>
-  </si>
-[...31 lines deleted...]
-    <t>XQ51N1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
@@ -380,139 +380,139 @@
         <v>22</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>5</v>
@@ -556,150 +556,150 @@
         <v>44</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>3</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
@@ -787,139 +787,139 @@
         <v>22</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>28</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>37</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
@@ -963,139 +963,139 @@
         <v>44</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>46</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>47</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="76">
       <c r="C76" s="0" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>