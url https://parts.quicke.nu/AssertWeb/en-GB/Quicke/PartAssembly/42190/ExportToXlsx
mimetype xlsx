--- v0 (2026-04-05)
+++ v1 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
@@ -126,63 +126,60 @@
   <si>
     <t>9</t>
   </si>
   <si>
     <t>60024888</t>
   </si>
   <si>
     <t>1/4" L=560 9/16 90LMC - 9/16RLM</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>60024889</t>
   </si>
   <si>
     <t>1/4" L=990 9/16 90LMC - 9/16RLM</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>60025162</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>1/4" L=230 9/16RLM - 9/16RLM</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>60032711</t>
   </si>
   <si>
-    <t>.3</t>
+    <t>0.300</t>
   </si>
   <si>
     <t>1/4" L=640 9/16 90LMC - 9/16RLM</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>60025222</t>
   </si>
   <si>
     <t>1/4" L=1405 9/16 90LMC - 9/16RLM</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -412,75 +409,75 @@
       </c>
       <c r="D10" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="0" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="0" t="s">
+      <c r="F12" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>