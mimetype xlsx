--- v0 (2026-05-26)
+++ v1 (2026-07-10)
@@ -99,51 +99,51 @@
   <si>
     <t>Bearing box RH</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>60022562</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.6</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60029893</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>1.000</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>60029676-17</t>
   </si>
   <si>
     <t>0.400</t>
   </si>
   <si>
     <t>9</t>
   </si>
@@ -292,51 +292,51 @@
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>1.900</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5050830</t>
   </si>
   <si>
     <t>HCB 12x73 FZB</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>5002121</t>
   </si>
   <si>
     <t>0.087</t>
   </si>
   <si>
     <t>M6S M12x80 (8,8)</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>0.020</t>
   </si>