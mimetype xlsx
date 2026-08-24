--- v1 (2026-07-10)
+++ v2 (2026-08-24)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Part" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="116" uniqueCount="116">
   <si>
     <t>Id</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Number</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Colour</t>
   </si>
   <si>
     <t>Market information</t>
   </si>
   <si>
     <t>Net Weight</t>
   </si>
   <si>
     <t>Specification</t>
   </si>
   <si>
@@ -220,87 +220,84 @@
     <t>17</t>
   </si>
   <si>
     <t>5050608</t>
   </si>
   <si>
     <t>Screw</t>
   </si>
   <si>
     <t>Screw to fit the locking cover 5215131. For all Quicke front loader series from 1998 onwards, for all Trima front loader series from 2005 onwards.
  MC6S M10x20</t>
   </si>
   <si>
     <t>0.025</t>
   </si>
   <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>5051181</t>
   </si>
   <si>
     <t>Washer</t>
   </si>
   <si>
-    <t>0</t>
-[...1 lines deleted...]
-  <si>
     <t>19</t>
   </si>
   <si>
     <t>5050829</t>
   </si>
   <si>
     <t>.1</t>
   </si>
   <si>
     <t>MC6S M12x100</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>10412853</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>M6M M12 Loc Nut</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>60030593</t>
   </si>
   <si>
     <t>Edge cover</t>
   </si>
   <si>
-    <t>.011</t>
+    <t>0.011</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60029198-17</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>1.900</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>5050830</t>
   </si>
   <si>
     <t>HCB 12x73 FZB</t>
   </si>
@@ -771,252 +768,252 @@
       </c>
       <c r="F17" s="0" t="s">
         <v>66</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>67</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>21</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>69</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>71</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G19" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>76</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>80</v>
       </c>
-      <c r="B21" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>81</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="G21" s="0" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>84</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>86</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="B24" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="G24" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="G24" s="0" t="s">
+      <c r="H24" s="0" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G25" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C26" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="B26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="0" t="s">
+      <c r="D26" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26" s="0" t="s">
         <v>102</v>
       </c>
-      <c r="D26" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G26" s="0" t="s">
+      <c r="H26" s="0" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="C27" s="0" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>70</v>
       </c>
       <c r="G27" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>65</v>
       </c>
       <c r="G28" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="H28" s="0" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>8</v>
       </c>
       <c r="C29" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="D29" s="0" t="s">
-[...2 lines deleted...]
-      <c r="G29" s="0" t="s">
+      <c r="H29" s="0" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>