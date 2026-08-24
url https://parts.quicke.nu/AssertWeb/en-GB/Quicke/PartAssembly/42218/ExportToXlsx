--- v0 (2026-05-26)
+++ v1 (2026-08-24)
@@ -90,51 +90,51 @@
   <si>
     <t>11.200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>5221316</t>
   </si>
   <si>
     <t>Locking Pin</t>
   </si>
   <si>
     <t>.73</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>5017002</t>
   </si>
   <si>
     <t>Linch pin</t>
   </si>
   <si>
-    <t>.026</t>
+    <t>0.026</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>60044661-1</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Glossy Black</t>
   </si>
   <si>
     <t>2.700</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5221400-17</t>
   </si>
@@ -247,51 +247,51 @@
   <si>
     <t>MC6S M10x20 Loc</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>2 PCS</t>
   </si>
   <si>
     <t>60028316-17</t>
   </si>
   <si>
     <t>Support leg</t>
   </si>
   <si>
     <t>3.300</t>
   </si>
   <si>
     <t>5221186</t>
   </si>
   <si>
     <t>Pin clip</t>
   </si>
   <si>
-    <t>.012</t>
+    <t>0.012</t>
   </si>
   <si>
     <t>⌀12x120</t>
   </si>
   <si>
     <t>5002936</t>
   </si>
   <si>
     <t>M6S 8.8 fzb M12 x 1,75 x 90</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>5011911</t>
   </si>
   <si>
     <t>Nut</t>
   </si>
   <si>
     <t>0.020</t>
   </si>
   <si>
     <t>M12</t>
   </si>